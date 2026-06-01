--- v0 (2026-04-10)
+++ v1 (2026-06-01)
@@ -1,86 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gets.sharepoint.com/sites/DPHIntranet/EnvHealth/Env Health Files/Evaluation &amp; Support/Website/Website Files/Contacts/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gets.sharepoint.com/sites/DPHIntranet/EnvHealth/Env Health Files/Evaluation &amp; Support/Website/Website Files/Old Program Files/Contacts/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{6C7F9397-BBA9-4D75-AD7A-9BAF02202C4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{615EE272-DBE9-4793-913D-7D17C049BA9E}"/>
+  <xr:revisionPtr revIDLastSave="43" documentId="8_{6C7F9397-BBA9-4D75-AD7A-9BAF02202C4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5601BAF5-38D2-4602-8B7E-3D28058844A5}"/>
+  <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{B20C1E78-B9D5-4095-BDE1-D914A9A96D75}"/>
   </bookViews>
   <sheets>
     <sheet name="Env Health County Offices" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Env Health County Offices'!$A$1:$E$163</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Env Health County Offices'!$A$1:$E$198</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="815" uniqueCount="621">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="815" uniqueCount="620">
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Appling</t>
   </si>
   <si>
     <t>(855) 473-4374</t>
   </si>
   <si>
     <t>34 Walnut St.</t>
   </si>
   <si>
     <t>Baxley</t>
   </si>
   <si>
     <t>Southeast (Waycross) District</t>
   </si>
   <si>
@@ -146,53 +151,50 @@
   <si>
     <t>North (Gainesville) District</t>
   </si>
   <si>
     <t>Barrow</t>
   </si>
   <si>
     <t>(770) 307-3502</t>
   </si>
   <si>
     <t>233 E. Broad Street</t>
   </si>
   <si>
     <t>Winder</t>
   </si>
   <si>
     <t>Northeast (Athens) District</t>
   </si>
   <si>
     <t>Bartow</t>
   </si>
   <si>
     <t>(770) 387-2614</t>
   </si>
   <si>
-    <t>410 M.L.K. Jr Drive</t>
-[...1 lines deleted...]
-  <si>
     <t>Cartersville</t>
   </si>
   <si>
     <t>Northwest (Rome) District</t>
   </si>
   <si>
     <t>Ben Hill</t>
   </si>
   <si>
     <t>(229) 426-5293</t>
   </si>
   <si>
     <t>251 Appomattox Rd.</t>
   </si>
   <si>
     <t>Fitzgerald</t>
   </si>
   <si>
     <t>South (Valdosta) District</t>
   </si>
   <si>
     <t>Berrien</t>
   </si>
   <si>
     <t>(229) 686-1770</t>
@@ -902,53 +904,50 @@
   <si>
     <t>(770) 963-5132</t>
   </si>
   <si>
     <t>455 Grayson Hwy Suite 600</t>
   </si>
   <si>
     <t>Lawrenceville</t>
   </si>
   <si>
     <t>East Metro (Lawrenceville) District</t>
   </si>
   <si>
     <t>Habersham</t>
   </si>
   <si>
     <t>(706) 776-7659</t>
   </si>
   <si>
     <t>130 Jacob’s Way, Suite 102</t>
   </si>
   <si>
     <t>Clarkesville</t>
   </si>
   <si>
-    <t>Habersham County Environmental Health</t>
-[...1 lines deleted...]
-  <si>
     <t>Hall</t>
   </si>
   <si>
     <t>(770) 531-3973</t>
   </si>
   <si>
     <t>P.O. Box 5901</t>
   </si>
   <si>
     <t>Gainesville</t>
   </si>
   <si>
     <t>Hancock</t>
   </si>
   <si>
     <t>(706) 444-6616</t>
   </si>
   <si>
     <t>451-A Boland St.</t>
   </si>
   <si>
     <t>Sparta</t>
   </si>
   <si>
     <t>Haralson</t>
@@ -1899,137 +1898,155 @@
     <t>(478) 946-2226</t>
   </si>
   <si>
     <t>123 High Hill St.</t>
   </si>
   <si>
     <t>Irwinton</t>
   </si>
   <si>
     <t>Worth</t>
   </si>
   <si>
     <t>(229) 777-2168</t>
   </si>
   <si>
     <t>1012 W. Franklin St.</t>
   </si>
   <si>
     <t>Sylvester</t>
   </si>
   <si>
     <t>Public Health District</t>
   </si>
   <si>
     <t>Environmental Health County Office</t>
+  </si>
+  <si>
+    <t>5355 Covenant Drive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal_Env Health County Offices" xfId="1" xr:uid="{AA00B7EA-6E34-4FD8-AE19-982F64420640}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2305,2860 +2322,3430 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D6603B1-0871-4402-B642-303E5D18D6FA}">
-  <dimension ref="A1:E163"/>
+  <dimension ref="A1:E197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="42.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="3" t="s">
         <v>619</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="1" t="s">
+      <c r="D9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="C14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="1" t="s">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="1" t="s">
+      <c r="C18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B4" s="1" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="1" t="s">
+      <c r="C23" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D5" s="1" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="B111" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="E129" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E6" s="1" t="s">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E147" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E7" s="1" t="s">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="E148" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E8" s="1" t="s">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E151" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E12" s="1" t="s">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E154" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D13" s="1" t="s">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="E157" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...98 lines deleted...]
-      <c r="D19" s="1" t="s">
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="E161" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...33 lines deleted...]
-      <c r="E21" s="1" t="s">
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-[...2411 lines deleted...]
-      </c>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="3"/>
+      <c r="B164" s="3"/>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3"/>
+      <c r="E164" s="3"/>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="3"/>
+      <c r="B165" s="3"/>
+      <c r="C165" s="3"/>
+      <c r="D165" s="3"/>
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="3"/>
+      <c r="B166" s="3"/>
+      <c r="C166" s="3"/>
+      <c r="D166" s="3"/>
+      <c r="E166" s="3"/>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="3"/>
+      <c r="B167" s="3"/>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3"/>
+      <c r="E167" s="3"/>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="3"/>
+      <c r="B168" s="3"/>
+      <c r="C168" s="3"/>
+      <c r="D168" s="3"/>
+      <c r="E168" s="3"/>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" s="3"/>
+      <c r="B169" s="3"/>
+      <c r="C169" s="3"/>
+      <c r="D169" s="3"/>
+      <c r="E169" s="3"/>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="3"/>
+      <c r="B170" s="3"/>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
+      <c r="E170" s="3"/>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="3"/>
+      <c r="B171" s="3"/>
+      <c r="C171" s="3"/>
+      <c r="D171" s="3"/>
+      <c r="E171" s="3"/>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" s="3"/>
+      <c r="B172" s="3"/>
+      <c r="C172" s="3"/>
+      <c r="D172" s="3"/>
+      <c r="E172" s="3"/>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" s="3"/>
+      <c r="B173" s="3"/>
+      <c r="C173" s="3"/>
+      <c r="D173" s="3"/>
+      <c r="E173" s="3"/>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" s="3"/>
+      <c r="B174" s="3"/>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3"/>
+      <c r="E174" s="3"/>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="3"/>
+      <c r="B175" s="3"/>
+      <c r="C175" s="3"/>
+      <c r="D175" s="3"/>
+      <c r="E175" s="3"/>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" s="3"/>
+      <c r="B176" s="3"/>
+      <c r="C176" s="3"/>
+      <c r="D176" s="3"/>
+      <c r="E176" s="3"/>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" s="3"/>
+      <c r="B177" s="3"/>
+      <c r="C177" s="3"/>
+      <c r="D177" s="3"/>
+      <c r="E177" s="3"/>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" s="3"/>
+      <c r="B178" s="3"/>
+      <c r="C178" s="3"/>
+      <c r="D178" s="3"/>
+      <c r="E178" s="3"/>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" s="3"/>
+      <c r="B179" s="3"/>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3"/>
+      <c r="E179" s="3"/>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" s="3"/>
+      <c r="B180" s="3"/>
+      <c r="C180" s="3"/>
+      <c r="D180" s="3"/>
+      <c r="E180" s="3"/>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" s="3"/>
+      <c r="B181" s="3"/>
+      <c r="C181" s="3"/>
+      <c r="D181" s="3"/>
+      <c r="E181" s="3"/>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" s="3"/>
+      <c r="B182" s="3"/>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3"/>
+      <c r="E182" s="3"/>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" s="3"/>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" s="3"/>
+      <c r="B184" s="3"/>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3"/>
+      <c r="E184" s="3"/>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" s="3"/>
+      <c r="B185" s="3"/>
+      <c r="C185" s="3"/>
+      <c r="D185" s="3"/>
+      <c r="E185" s="3"/>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" s="3"/>
+      <c r="B186" s="3"/>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3"/>
+      <c r="E186" s="3"/>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" s="3"/>
+      <c r="B187" s="3"/>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="3"/>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" s="3"/>
+      <c r="B188" s="3"/>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3"/>
+      <c r="E188" s="3"/>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" s="3"/>
+      <c r="B189" s="3"/>
+      <c r="C189" s="3"/>
+      <c r="D189" s="3"/>
+      <c r="E189" s="3"/>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" s="3"/>
+      <c r="B190" s="3"/>
+      <c r="C190" s="3"/>
+      <c r="D190" s="3"/>
+      <c r="E190" s="3"/>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" s="3"/>
+      <c r="B191" s="3"/>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3"/>
+      <c r="E191" s="3"/>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="3"/>
+      <c r="B192" s="3"/>
+      <c r="C192" s="3"/>
+      <c r="D192" s="3"/>
+      <c r="E192" s="3"/>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="3"/>
+      <c r="B193" s="3"/>
+      <c r="C193" s="3"/>
+      <c r="D193" s="3"/>
+      <c r="E193" s="3"/>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="3"/>
+      <c r="B194" s="3"/>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3"/>
+      <c r="E194" s="3"/>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="3"/>
+      <c r="B195" s="3"/>
+      <c r="C195" s="3"/>
+      <c r="D195" s="3"/>
+      <c r="E195" s="3"/>
+    </row>
+    <row r="196" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="3"/>
+      <c r="B196" s="3"/>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3"/>
+    </row>
+    <row r="197" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="3"/>
+      <c r="B197" s="3"/>
+      <c r="C197" s="3"/>
+      <c r="D197" s="3"/>
+      <c r="E197" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <autoFilter ref="A1:E198" xr:uid="{9D6603B1-0871-4402-B642-303E5D18D6FA}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069D3D2BE0D7D4540B45F29E4C92861B6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="07589875b3782a900cbd017a0b46c5c1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="580bdf5e-bba3-4d25-a80e-3d4fe050d8cf" xmlns:ns3="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a0a7490151643e7b54ce2b6578ea7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="580bdf5e-bba3-4d25-a80e-3d4fe050d8cf"/>
+    <xsd:import namespace="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="580bdf5e-bba3-4d25-a80e-3d4fe050d8cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0d1b9b15-6ca2-435f-87bd-c880ab911653" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a0aadff7-b2a3-4e4d-8543-e587d480d9db}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="580bdf5e-bba3-4d25-a80e-3d4fe050d8cf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39584357-F22C-463A-83F2-E1969DAFC0EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="580bdf5e-bba3-4d25-a80e-3d4fe050d8cf"/>
+    <ds:schemaRef ds:uri="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71F38B0-2FE1-418E-87FC-D8E6BD8DEBF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B8562F4-2AFB-49C2-A48F-E485915C4F03}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="580bdf5e-bba3-4d25-a80e-3d4fe050d8cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="1c0417ab-d2e7-45cd-8a5a-511ee909dc1a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{512da10d-071b-4b94-8abc-9ec4044d1516}" enabled="0" method="" siteId="{512da10d-071b-4b94-8abc-9ec4044d1516}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Env Health County Offices</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>State of Georgia</Company>
+  <Company>Georgia Department of Public Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Environmental Health County Office Contact List</dc:title>
+  <dc:subject>Georgia Environmental Health County Office Contacts</dc:subject>
   <dc:creator>Freymann, Leslie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010069D3D2BE0D7D4540B45F29E4C92861B6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>